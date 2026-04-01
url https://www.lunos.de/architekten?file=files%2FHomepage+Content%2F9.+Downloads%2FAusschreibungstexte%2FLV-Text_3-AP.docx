--- v0 (2026-02-12)
+++ v1 (2026-04-01)
@@ -101,51 +101,51 @@
               </w:rPr>
               <w:t>Ausschreibungstext</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2884" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42AC7579" w14:textId="77777777" w:rsidR="007A3CDD" w:rsidRPr="00104F69" w:rsidRDefault="007A3CDD" w:rsidP="004F44F4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="587FDF77" wp14:editId="3330843C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="587FDF77" wp14:editId="4AB29AF4">
                   <wp:extent cx="1533525" cy="790575"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                   <wp:docPr id="509262970" name="Grafik 4" descr="Ein Bild, das Schrift, Grafiken, Symbol, Logo enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="717045910" name="Grafik 4" descr="Ein Bild, das Schrift, Grafiken, Symbol, Logo enthält.&#10;&#10;KI-generierte Inhalte können fehlerhaft sein."/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect t="-7776"/>
                           <a:stretch>
@@ -167,145 +167,124 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="04243F0C" w14:textId="77777777" w:rsidR="007A3CDD" w:rsidRDefault="007A3CDD" w:rsidP="007A3CDD">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B4ED728" w14:textId="5F21EEA7" w:rsidR="00E427D0" w:rsidRDefault="000A75AA" w:rsidP="000A75AA">
+    <w:p w14:paraId="0B4ED728" w14:textId="13309AE2" w:rsidR="00E427D0" w:rsidRDefault="000A75AA" w:rsidP="000A75AA">
       <w:r>
         <w:t>Silvento</w:t>
       </w:r>
+      <w:r w:rsidR="00D1704B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="002455F4">
-        <w:t>-ec</w:t>
+        <w:t>ec</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Aufputzgehäuse mit rückseitigem Abluftstutzen</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Typ 3/AP</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Aufputzgehäuse 3/AP für den Wandeinbau mit</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>rückseitigem Abluftstutzen (Abluftstutzen nach hinten) DN 80,</w:t>
       </w:r>
       <w:r>
         <w:br/>
-      </w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Rückschlagklappe und</w:t>
+        <w:t>leckluftdichter Rückschlagklappe und</w:t>
       </w:r>
       <w:r>
         <w:br/>
-      </w:r>
-[...1 lines deleted...]
-      <w:r>
         <w:t>Netzanschlußklemme</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="7E60BD60" w14:textId="56E43194" w:rsidR="0055760B" w:rsidRDefault="000A75AA" w:rsidP="000A75AA">
       <w:r>
         <w:br/>
         <w:t>Bauaufsichtliche Zulassung Z-51.1-215</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Technische Daten:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FBB0B58" w14:textId="043D283F" w:rsidR="000A75AA" w:rsidRDefault="0055760B" w:rsidP="000A75AA">
       <w:r w:rsidRPr="00203BD2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Farbe: weiß</w:t>
       </w:r>
       <w:r w:rsidR="00F91832" w:rsidRPr="00203BD2">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ähnlich RAL 9016)</w:t>
       </w:r>
       <w:r w:rsidR="000A75AA">
         <w:br/>
         <w:t>Material: ASA</w:t>
       </w:r>
       <w:r w:rsidR="000A75AA">
         <w:br/>
-        <w:t xml:space="preserve">Verfügbarer statischer Druck (V): 221 </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Verfügbarer statischer Druck (V): 221 Pa</w:t>
+      </w:r>
       <w:r w:rsidR="000A75AA">
         <w:br/>
       </w:r>
       <w:r w:rsidR="000A75AA">
         <w:br/>
-        <w:t xml:space="preserve">Maße (H x B </w:t>
-[...7 lines deleted...]
-        <w:t>): 269 x 269 x 109,5 mm</w:t>
+        <w:t>Maße (H x B x T): 269 x 269 x 109,5 mm</w:t>
       </w:r>
       <w:r w:rsidR="000A75AA">
         <w:br/>
       </w:r>
       <w:r w:rsidR="000A75AA">
         <w:br/>
         <w:t>Fabrikat LUNOS</w:t>
       </w:r>
       <w:r w:rsidR="000A75AA">
         <w:br/>
         <w:t>Typ 3/AP</w:t>
       </w:r>
       <w:r w:rsidR="000A75AA">
         <w:br/>
         <w:t>Best.-Nr. 39144</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D9355F2" w14:textId="29B5815D" w:rsidR="000A75AA" w:rsidRDefault="000A75AA">
       <w:pPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:textAlignment w:val="auto"/>
@@ -465,52 +444,51 @@
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="210AFC85" w14:textId="77777777" w:rsidR="002F5DAB" w:rsidRDefault="002F5DAB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="646E7EAD" w14:textId="77777777" w:rsidR="002F5DAB" w:rsidRDefault="002F5DAB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="60"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A3CDD"/>
     <w:rsid w:val="00001803"/>
     <w:rsid w:val="00005484"/>
     <w:rsid w:val="000055DD"/>
     <w:rsid w:val="00005B9E"/>
@@ -861,50 +839,51 @@
     <w:rsid w:val="00923A10"/>
     <w:rsid w:val="00925D37"/>
     <w:rsid w:val="00927BEC"/>
     <w:rsid w:val="00931AE4"/>
     <w:rsid w:val="00932412"/>
     <w:rsid w:val="00936500"/>
     <w:rsid w:val="00941758"/>
     <w:rsid w:val="009464F4"/>
     <w:rsid w:val="0094792F"/>
     <w:rsid w:val="00951489"/>
     <w:rsid w:val="009639E4"/>
     <w:rsid w:val="00966AAC"/>
     <w:rsid w:val="00967A9A"/>
     <w:rsid w:val="00967F7D"/>
     <w:rsid w:val="00972089"/>
     <w:rsid w:val="00972C30"/>
     <w:rsid w:val="0097511D"/>
     <w:rsid w:val="00977BEE"/>
     <w:rsid w:val="009842C6"/>
     <w:rsid w:val="0098443A"/>
     <w:rsid w:val="00984504"/>
     <w:rsid w:val="00994339"/>
     <w:rsid w:val="00996DE3"/>
     <w:rsid w:val="00997B3F"/>
     <w:rsid w:val="009A3A99"/>
+    <w:rsid w:val="009A5C04"/>
     <w:rsid w:val="009B2202"/>
     <w:rsid w:val="009B40FD"/>
     <w:rsid w:val="009B5691"/>
     <w:rsid w:val="009C7F40"/>
     <w:rsid w:val="009D1651"/>
     <w:rsid w:val="009D37DE"/>
     <w:rsid w:val="009D5145"/>
     <w:rsid w:val="009D78DC"/>
     <w:rsid w:val="009E2CD3"/>
     <w:rsid w:val="009E713C"/>
     <w:rsid w:val="009F5BC1"/>
     <w:rsid w:val="00A04787"/>
     <w:rsid w:val="00A13CE8"/>
     <w:rsid w:val="00A1595F"/>
     <w:rsid w:val="00A17F6A"/>
     <w:rsid w:val="00A2290D"/>
     <w:rsid w:val="00A25B8B"/>
     <w:rsid w:val="00A26B4D"/>
     <w:rsid w:val="00A3436B"/>
     <w:rsid w:val="00A54511"/>
     <w:rsid w:val="00A61027"/>
     <w:rsid w:val="00A65F6C"/>
     <w:rsid w:val="00A727D0"/>
     <w:rsid w:val="00A75A25"/>
     <w:rsid w:val="00A81638"/>
@@ -999,50 +978,51 @@
     <w:rsid w:val="00C67DBA"/>
     <w:rsid w:val="00C769F0"/>
     <w:rsid w:val="00C76DF0"/>
     <w:rsid w:val="00C77042"/>
     <w:rsid w:val="00C77A38"/>
     <w:rsid w:val="00C77FF7"/>
     <w:rsid w:val="00C9202D"/>
     <w:rsid w:val="00C9498E"/>
     <w:rsid w:val="00CA31B9"/>
     <w:rsid w:val="00CA4336"/>
     <w:rsid w:val="00CA5179"/>
     <w:rsid w:val="00CA5648"/>
     <w:rsid w:val="00CA76BF"/>
     <w:rsid w:val="00CB0E6C"/>
     <w:rsid w:val="00CB2D53"/>
     <w:rsid w:val="00CC611C"/>
     <w:rsid w:val="00CC6345"/>
     <w:rsid w:val="00CC7FBF"/>
     <w:rsid w:val="00CE127C"/>
     <w:rsid w:val="00CF48A5"/>
     <w:rsid w:val="00CF683D"/>
     <w:rsid w:val="00D02080"/>
     <w:rsid w:val="00D12A0F"/>
     <w:rsid w:val="00D14454"/>
     <w:rsid w:val="00D14C32"/>
+    <w:rsid w:val="00D1704B"/>
     <w:rsid w:val="00D2214C"/>
     <w:rsid w:val="00D2315F"/>
     <w:rsid w:val="00D24D28"/>
     <w:rsid w:val="00D354DB"/>
     <w:rsid w:val="00D40C33"/>
     <w:rsid w:val="00D42A69"/>
     <w:rsid w:val="00D43D07"/>
     <w:rsid w:val="00D46B14"/>
     <w:rsid w:val="00D477B2"/>
     <w:rsid w:val="00D478C3"/>
     <w:rsid w:val="00D70AF2"/>
     <w:rsid w:val="00D72AAD"/>
     <w:rsid w:val="00D73E5F"/>
     <w:rsid w:val="00D75DD8"/>
     <w:rsid w:val="00D8192A"/>
     <w:rsid w:val="00D86762"/>
     <w:rsid w:val="00D90286"/>
     <w:rsid w:val="00D92C55"/>
     <w:rsid w:val="00D93946"/>
     <w:rsid w:val="00DA6E46"/>
     <w:rsid w:val="00DB1209"/>
     <w:rsid w:val="00DB1D48"/>
     <w:rsid w:val="00DB262B"/>
     <w:rsid w:val="00DC24D4"/>
     <w:rsid w:val="00DC4052"/>